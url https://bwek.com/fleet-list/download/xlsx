--- v5 (2026-07-24)
+++ v6 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>BW Epic Kosan - Fleet List</t>
   </si>
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Vessel Name</t>
   </si>
   <si>
     <t>cbm</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Built</t>
   </si>
   <si>
     <t>Yard</t>
   </si>
   <si>
     <t>Flag</t>
   </si>
   <si>
@@ -198,56 +198,50 @@
     <t>Epic Shikoku</t>
   </si>
   <si>
     <t>Epic Sicily</t>
   </si>
   <si>
     <t>Epic Sula</t>
   </si>
   <si>
     <t>Epic Sunter</t>
   </si>
   <si>
     <t>Epic Susak</t>
   </si>
   <si>
     <t>Epic Susui</t>
   </si>
   <si>
     <t>Helena Kosan</t>
   </si>
   <si>
     <t>Henrietta Kosan</t>
   </si>
   <si>
     <t>Isabella Kosan</t>
-  </si>
-[...4 lines deleted...]
-    <t>Panama</t>
   </si>
   <si>
     <t>Kamilla Kosan</t>
   </si>
   <si>
     <t>Kathrine Kosan</t>
   </si>
   <si>
     <t>Leonora Kosan</t>
   </si>
   <si>
     <t>Sophia Kosan</t>
   </si>
   <si>
     <t>Stella Kosan</t>
   </si>
   <si>
     <t>Stina Kosan</t>
   </si>
   <si>
     <t>BWEK Tahiti</t>
   </si>
   <si>
     <t>Victoria Kosan</t>
   </si>
@@ -595,51 +589,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G49"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
@@ -1499,269 +1493,246 @@
       </c>
       <c r="C39" s="4">
         <v>8046</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39">
         <v>2007</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="4">
-        <v>10054</v>
+        <v>10038</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
       <c r="E40">
         <v>2008</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
       <c r="G40" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C41" s="4">
-        <v>10038</v>
+        <v>10034</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41">
         <v>2008</v>
       </c>
       <c r="F41" t="s">
         <v>24</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C42" s="4">
-        <v>10034</v>
+        <v>8049</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="F42" t="s">
         <v>24</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C43" s="4">
-        <v>8049</v>
+        <v>9104</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="F43" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C44" s="4">
-        <v>9104</v>
+        <v>9108</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44">
         <v>2008</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C45" s="4">
-        <v>9108</v>
+        <v>9104</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
       <c r="E45">
         <v>2008</v>
       </c>
       <c r="F45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C46" s="4">
-        <v>9104</v>
+        <v>6554</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E46">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C47" s="4">
-        <v>6554</v>
+        <v>8055</v>
       </c>
       <c r="D47" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E47">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G47" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C48" s="4">
-        <v>8055</v>
+        <v>9500</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E48">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F48" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>20</v>
-[...21 lines deleted...]
-      <c r="G49" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>